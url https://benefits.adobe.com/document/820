--- v0 (2025-10-25)
+++ v1 (2026-06-26)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://adobe-my.sharepoint.com/personal/klo_adobe_com/Documents/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://adobe-my.sharepoint.com/personal/agreen_adobe_com/Documents/TOL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="138" documentId="13_ncr:1_{72C97DF0-962F-3C4B-9845-7BCEDCA6A960}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EAB0A2E3-FCAA-41E8-B1E4-265A8D18FB62}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EEBBDF35-AEB5-4A9E-8E57-D17661F23842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="19396" windowHeight="11475" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Calculation sheet" sheetId="3" r:id="rId1"/>
     <sheet name="Public holidays list" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F11" i="3" l="1"/>
@@ -99,51 +99,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="46">
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>SMP Maternity leave</t>
   </si>
   <si>
     <t>Unpaid Maternity leave</t>
   </si>
   <si>
     <t>Public holidays falling during maternity leave</t>
   </si>
   <si>
     <t>Annual leave accrued during maternity leave</t>
   </si>
   <si>
     <t>Return to work date</t>
   </si>
   <si>
     <t>Good Friday</t>
   </si>
   <si>
@@ -572,81 +572,78 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(paid @ 100%)</t>
     </r>
   </si>
   <si>
     <t>Use the below section to plan the dates of partner leave and/or unpaid parental leave.</t>
   </si>
   <si>
     <t>Maternity leave (paid)</t>
   </si>
   <si>
     <t xml:space="preserve">Partner leave  </t>
   </si>
   <si>
     <t>Summer Bank Holiday</t>
   </si>
   <si>
     <t xml:space="preserve">NOTE: Any other additional Global Days granted by Adobe that are not listed in the table above are not accrued during leaves of absences. </t>
   </si>
   <si>
-    <t>New Year's Day (in lieu of Jan 1)</t>
-[...1 lines deleted...]
-  <si>
     <t>Christmas Day</t>
   </si>
   <si>
     <t xml:space="preserve">Boxing Day </t>
   </si>
   <si>
     <t xml:space="preserve">New Year's Day </t>
   </si>
   <si>
-    <t>New Year's Day</t>
-[...1 lines deleted...]
-  <si>
     <t>2nd January</t>
   </si>
   <si>
-    <t>Day After New Year's Day (in lieu of Jan 2)</t>
-[...7 lines deleted...]
-  <si>
     <t>New Year's Eve (Company Day)</t>
   </si>
   <si>
     <t>Boxing Day (in lieu of 26 December)</t>
+  </si>
+  <si>
+    <t>2nd January (in Lieu)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christmas Day (in Lieu of 25 December) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boxing Day (In lieu of 26 December) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Year's Day (In lieu of 1 January) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="167" formatCode="[$-C09]dddd\,\ d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="168" formatCode="[$-1409]dddd\,\ d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -758,102 +755,90 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF7030A0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.39997558519241921"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -963,51 +948,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1127,96 +1112,87 @@
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="6" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="6" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="6" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="166" fontId="2" fillId="7" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="7" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="7" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="8" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="8" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="8" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="9" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="3" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_Template for Excel" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
@@ -1530,922 +1506,799 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3F08FE0-986D-4A35-ABAD-1985C0EBC01D}">
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="71.36328125" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="8.81640625" style="4"/>
+    <col min="1" max="1" width="71.33203125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="36.33203125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="29.33203125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="9.19921875" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.46484375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="22.33203125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="98.46484375" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.796875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B1" s="6"/>
     </row>
-    <row r="2" spans="1:7" ht="100.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" ht="100.15" x14ac:dyDescent="0.45">
       <c r="A2" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="33"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="30"/>
     </row>
-    <row r="4" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.45">
       <c r="A4" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="30"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="16"/>
       <c r="E5" s="15"/>
       <c r="F5" s="30"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A6" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="17"/>
       <c r="F6" s="30"/>
       <c r="G6" s="7"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A7" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="15"/>
       <c r="E7" s="17"/>
       <c r="F7" s="30"/>
       <c r="G7" s="7"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="15"/>
       <c r="E8" s="17"/>
       <c r="F8" s="30"/>
       <c r="G8" s="7"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A9" s="29"/>
       <c r="B9" s="19"/>
       <c r="C9" s="16"/>
       <c r="D9" s="15"/>
       <c r="E9" s="17"/>
       <c r="F9" s="30"/>
       <c r="G9" s="7"/>
     </row>
-    <row r="10" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.45">
       <c r="A10" s="15"/>
       <c r="B10" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="48" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="49" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A11" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="37">
         <v>26</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="21" t="str">
         <f>CONCATENATE($B11," weeks")</f>
         <v>26 weeks</v>
       </c>
       <c r="E11" s="22" t="str">
         <f>B8</f>
         <v>DD-MM-YYYY</v>
       </c>
       <c r="F11" s="22" t="e">
         <f>WORKDAY(E11,(B11*5)-1)</f>
         <v>#VALUE!</v>
       </c>
       <c r="G11" s="10"/>
     </row>
-    <row r="12" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A12" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="37">
         <v>13</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="21" t="str">
         <f>CONCATENATE($B12," weeks")</f>
         <v>13 weeks</v>
       </c>
       <c r="E12" s="22" t="e">
         <f t="shared" ref="E12:E13" si="0">WORKDAY(F11,1)</f>
         <v>#VALUE!</v>
       </c>
       <c r="F12" s="22" t="e">
         <f>WORKDAY(E12,(B12*5)-1)</f>
         <v>#VALUE!</v>
       </c>
       <c r="G12" s="10"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A13" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="37">
         <v>13</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="21" t="str">
         <f>CONCATENATE($B13," weeks")</f>
         <v>13 weeks</v>
       </c>
       <c r="E13" s="22" t="e">
         <f t="shared" si="0"/>
         <v>#VALUE!</v>
       </c>
       <c r="F13" s="22" t="e">
         <f>WORKDAY(E13,(B13*5)-1)</f>
         <v>#VALUE!</v>
       </c>
       <c r="G13" s="8"/>
     </row>
-    <row r="14" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A14" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="38" t="e" cm="1">
-        <f t="array" ref="B14">SUMPRODUCT(('Public holidays list'!$C$1:$C$58&gt;=E11)*('Public holidays list'!$C$1:$C$58&lt;=F13))</f>
+        <f t="array" ref="B14">SUMPRODUCT(('Public holidays list'!$C$1:$C$44&gt;=E11)*('Public holidays list'!$C$1:$C$44&lt;=F13))</f>
         <v>#VALUE!</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="24" t="e">
         <f>CONCATENATE(B14," days")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E14" s="22" t="e">
-        <f>WORKDAY(F13,1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(F13,1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
       <c r="F14" s="22" t="e">
-        <f>WORKDAY(E14,(B14)-1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(E14,(B14)-1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
       <c r="G14" s="8"/>
     </row>
-    <row r="15" spans="1:7" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" ht="99.75" x14ac:dyDescent="0.45">
       <c r="A15" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="39">
         <v>1</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="24" t="str">
         <f>CONCATENATE(B15," days")</f>
         <v>1 days</v>
       </c>
       <c r="E15" s="22" t="e">
-        <f>WORKDAY(F14,1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(F14,1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
       <c r="F15" s="22" t="e">
-        <f>WORKDAY(E15,(B15)-1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(E15,(B15)-1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
       <c r="G15" s="8"/>
     </row>
-    <row r="16" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.45">
       <c r="A16" s="15"/>
       <c r="B16" s="45"/>
       <c r="C16" s="40" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="40"/>
       <c r="E16" s="42"/>
       <c r="F16" s="43" t="e">
-        <f>WORKDAY(F15,1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(F15,1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="44.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" ht="44.55" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A17" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="30"/>
     </row>
-    <row r="18" spans="1:6" ht="19.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A18" s="47"/>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="36" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="41" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A19" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="11">
         <v>16</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="24" t="str">
         <f>CONCATENATE(B19," weeks")</f>
         <v>16 weeks</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="26" t="e">
         <f>WORKDAY(E19,(B19*5)-1)</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A20" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="27" t="e" cm="1">
-        <f t="array" ref="B20">SUMPRODUCT(('Public holidays list'!$C$1:$C$58&gt;=E19)*('Public holidays list'!$C$1:$C$58&lt;=F19))</f>
+        <f t="array" ref="B20">SUMPRODUCT(('Public holidays list'!$C$1:$C$44&gt;=E19)*('Public holidays list'!$C$1:$C$44&lt;=F19))</f>
         <v>#VALUE!</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="24" t="e">
         <f>CONCATENATE(B20," days")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E20" s="28" t="e">
-        <f>WORKDAY(F19,1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(F19,1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
       <c r="F20" s="26" t="e">
-        <f>WORKDAY(E20,(B20)-1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(E20,(B20)-1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.45">
       <c r="A21" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="11">
         <v>4</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="24" t="str">
         <f>CONCATENATE(B21," weeks")</f>
         <v>4 weeks</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="26" t="e">
         <f>WORKDAY(E21,(B21*5)-1)</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" ht="42.75" x14ac:dyDescent="0.45">
       <c r="A22" s="44" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="27" t="e" cm="1">
-        <f t="array" ref="B22">SUMPRODUCT(('Public holidays list'!$C$1:$C$58&gt;=E21)*('Public holidays list'!$C$1:$C$58&lt;=F21))</f>
+        <f t="array" ref="B22">SUMPRODUCT(('Public holidays list'!$C$1:$C$44&gt;=E21)*('Public holidays list'!$C$1:$C$44&lt;=F21))</f>
         <v>#VALUE!</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="24" t="e">
         <f>CONCATENATE(B22," days")</f>
         <v>#VALUE!</v>
       </c>
       <c r="E22" s="28" t="e">
-        <f>WORKDAY(F21,1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(F21,1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
       <c r="F22" s="26" t="e">
-        <f>WORKDAY(E22,(B22)-1,('Public holidays list'!C1:C146))</f>
+        <f>WORKDAY(E22,(B22)-1,('Public holidays list'!C1:C132))</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="63" t="s">
+    <row r="23" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="63"/>
-[...27 lines deleted...]
-      <c r="F26" s="68"/>
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="60"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A24" s="61"/>
+      <c r="B24" s="61"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="61"/>
+      <c r="E24" s="61"/>
+      <c r="F24" s="62"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.45">
+      <c r="A25" s="61"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="62"/>
+    </row>
+    <row r="26" spans="1:6" ht="14.65" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A26" s="63"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:F26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:H53"/>
+  <dimension ref="B1:H43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C49" sqref="C49"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="C42" sqref="C42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="2" max="2" width="33.6328125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="39.36328125" customWidth="1"/>
+    <col min="2" max="2" width="33.59765625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" ht="15" x14ac:dyDescent="0.35">
-      <c r="B1" s="55" t="s">
+    <row r="1" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1" s="3">
+        <v>45658</v>
+      </c>
+    </row>
+    <row r="2" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B2" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="3">
+        <v>45659</v>
+      </c>
+    </row>
+    <row r="3" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="3">
+        <v>45765</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="3">
+        <v>45782</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="3">
+        <v>45803</v>
+      </c>
+      <c r="D5" s="9"/>
+    </row>
+    <row r="6" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="3">
+        <v>45873</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="3">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B8" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C1" s="56">
-[...4 lines deleted...]
-      <c r="B2" s="55" t="s">
+      <c r="C8" s="3">
+        <v>46016</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B9" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="3">
+        <v>46017</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="3">
+        <v>46020</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="3">
+        <v>46021</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="3">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B13" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="56">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="14" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B14" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="56">
+        <v>46024</v>
+      </c>
+    </row>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B15" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="56">
+        <v>46115</v>
+      </c>
+    </row>
+    <row r="16" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B16" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="56">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B17" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="56">
+        <v>46167</v>
+      </c>
+      <c r="D17" s="9"/>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B18" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="56">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B19" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="56">
+        <v>46356</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B20" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="56">
+        <v>46381</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B21" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="56">
+        <v>46384</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B22" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="56">
+        <v>46385</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B23" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="56">
+        <v>46386</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B24" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="56">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B25" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="68">
+        <v>46388</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B26" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="56">
-[...4 lines deleted...]
-      <c r="B3" s="57" t="s">
+      <c r="C26" s="68">
+        <v>46391</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B27" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="56">
-[...4 lines deleted...]
-      <c r="B4" s="57" t="s">
+      <c r="C27" s="68">
+        <v>46472</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B28" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="68">
+        <v>46510</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B29" s="67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="68">
+        <v>46538</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B30" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="68">
+        <v>46601</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B31" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="68">
+        <v>46721</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="B32" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="68">
+        <v>46748</v>
+      </c>
+    </row>
+    <row r="33" spans="2:8" x14ac:dyDescent="0.45">
+      <c r="B33" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="C4" s="56">
-[...53 lines deleted...]
-      <c r="B11" s="55" t="s">
+      <c r="C33" s="68">
+        <v>46749</v>
+      </c>
+    </row>
+    <row r="34" spans="2:8" x14ac:dyDescent="0.45">
+      <c r="B34" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="56">
-[...4 lines deleted...]
-      <c r="B12" s="55" t="s">
+      <c r="C34" s="68">
+        <v>46750</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" ht="14.55" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="56">
-[...12 lines deleted...]
-      <c r="B14" s="59" t="s">
+      <c r="C35" s="68">
+        <v>46751</v>
+      </c>
+    </row>
+    <row r="36" spans="2:8" x14ac:dyDescent="0.45">
+      <c r="B36" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="60">
-[...85 lines deleted...]
-      <c r="B25" s="59" t="s">
+      <c r="C36" s="68">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8" x14ac:dyDescent="0.45">
+      <c r="B37" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="60">
-[...204 lines deleted...]
-      <c r="B53" s="54" t="s">
+      <c r="C37" s="66">
+        <v>46755</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8" x14ac:dyDescent="0.45">
+      <c r="B39" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="C53" s="54"/>
-[...4 lines deleted...]
-      <c r="H53" s="54"/>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="54"/>
+      <c r="F39" s="54"/>
+      <c r="G39" s="54"/>
+      <c r="H39" s="54"/>
+    </row>
+    <row r="43" spans="2:8" x14ac:dyDescent="0.45">
+      <c r="B43" s="71"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F9CCED3F14A2CA4BB4008C24DA0DC850" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="994ab31f16f4ee7bc8b10c531e43fe01">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc59d176-4ff2-47de-8d43-1ce87211c320" xmlns:ns3="45f35a2b-31b3-461d-87e1-a5fc29af67a9" xmlns:ns4="20734d71-0971-4c9b-a54f-f0b936e7bc65" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns6="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2dacd3da726c60c6e8b681416d5c22d2" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="bc59d176-4ff2-47de-8d43-1ce87211c320"/>
     <xsd:import namespace="45f35a2b-31b3-461d-87e1-a5fc29af67a9"/>
     <xsd:import namespace="20734d71-0971-4c9b-a54f-f0b936e7bc65"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Region" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:Country" minOccurs="0"/>
                 <xsd:element ref="ns5:_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
@@ -2732,129 +2585,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Document_x0020_Type xmlns="bc59d176-4ff2-47de-8d43-1ce87211c320" xsi:nil="true"/>
+    <_Status xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Not Started</_Status>
+    <Region xmlns="bc59d176-4ff2-47de-8d43-1ce87211c320" xsi:nil="true"/>
+    <Country xmlns="20734d71-0971-4c9b-a54f-f0b936e7bc65" xsi:nil="true"/>
+    <IAFolder xmlns="20734d71-0971-4c9b-a54f-f0b936e7bc65">Health Benefits &amp; Insurance</IAFolder>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4748DF54-BB6D-4702-B84F-325B44FE1577}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bc59d176-4ff2-47de-8d43-1ce87211c320"/>
     <ds:schemaRef ds:uri="45f35a2b-31b3-461d-87e1-a5fc29af67a9"/>
     <ds:schemaRef ds:uri="20734d71-0971-4c9b-a54f-f0b936e7bc65"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E40BA999-4428-4298-AD8B-288F16AF5064}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0B01AE0-34BE-4683-BBA7-1D48F7001B53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="20734d71-0971-4c9b-a54f-f0b936e7bc65"/>
+    <ds:schemaRef ds:uri="45f35a2b-31b3-461d-87e1-a5fc29af67a9"/>
+    <ds:schemaRef ds:uri="bc59d176-4ff2-47de-8d43-1ce87211c320"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Calculation sheet</vt:lpstr>
       <vt:lpstr>Public holidays list</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Family Leave Calculator for Scotland</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Amy Green</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F9CCED3F14A2CA4BB4008C24DA0DC850</vt:lpwstr>
   </property>
 </Properties>
 </file>